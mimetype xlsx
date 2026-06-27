--- v0 (2026-04-30)
+++ v1 (2026-06-27)
@@ -83,51 +83,51 @@
   <si>
     <t>6/26(金)</t>
   </si>
   <si>
     <t>小和田公民館 16</t>
   </si>
   <si>
     <t>かもめ会</t>
   </si>
   <si>
     <t>6/10(水)</t>
   </si>
   <si>
     <t>9:15～11:45</t>
   </si>
   <si>
     <t>小和田公民館 4</t>
   </si>
   <si>
     <t>澤本</t>
   </si>
   <si>
     <t>6/24(水)</t>
   </si>
   <si>
-    <t>小和田公民館 13</t>
+    <t>小和田公民館 12</t>
   </si>
   <si>
     <t>フラワー会</t>
   </si>
   <si>
     <t>6/11(木)</t>
   </si>
   <si>
     <t>小和田公民館 5</t>
   </si>
   <si>
     <t>佐久本</t>
   </si>
   <si>
     <t>6/25(木)</t>
   </si>
   <si>
     <t>小和田公民館 15</t>
   </si>
   <si>
     <t>兵金山会館</t>
   </si>
   <si>
     <t>6/2(火)</t>
   </si>
@@ -155,51 +155,51 @@
   <si>
     <t>井崎</t>
   </si>
   <si>
     <t>小和田公民館 10</t>
   </si>
   <si>
     <t>WEBサークル</t>
   </si>
   <si>
     <t>6/8(月)</t>
   </si>
   <si>
     <t>9:30～12:00</t>
   </si>
   <si>
     <t>Web講座 3</t>
   </si>
   <si>
     <t>谷田部</t>
   </si>
   <si>
     <t>6/22(月)</t>
   </si>
   <si>
-    <t>Web講座 12</t>
+    <t>Web講座 13</t>
   </si>
   <si>
     <t>芽ばえ</t>
   </si>
   <si>
     <t>6/4(木)</t>
   </si>
   <si>
     <t>小和田公民館 2</t>
   </si>
   <si>
     <t>横溝</t>
   </si>
   <si>
     <t>6/18(木)</t>
   </si>
   <si>
     <t>小和田公民館 9</t>
   </si>
   <si>
     <t>石川</t>
   </si>
   <si>
     <t>小和田サロン</t>
   </si>