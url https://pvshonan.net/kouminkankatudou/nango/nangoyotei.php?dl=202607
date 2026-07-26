--- v0 (2026-06-01)
+++ v1 (2026-07-26)
@@ -47,90 +47,90 @@
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>教室・講座内容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サ ブ 講 師</t>
   </si>
   <si>
     <t>ＰＣ活用</t>
   </si>
   <si>
     <t>7/1(水)</t>
   </si>
   <si>
     <t>9:15～11:45</t>
   </si>
   <si>
-    <t>Googleクラウドをパソコンとスマートフォンで利用する</t>
+    <t>サークルメンバーの要望のあった内容について行う予定です。</t>
   </si>
   <si>
     <t>横溝</t>
   </si>
   <si>
     <t>鈴木徹</t>
   </si>
   <si>
     <t>7/8(水)</t>
   </si>
   <si>
     <t>原田</t>
   </si>
   <si>
     <t>7/15(水)</t>
   </si>
   <si>
     <t>救急隊</t>
   </si>
   <si>
     <t>7/22(水)</t>
   </si>
   <si>
     <t>9:15～12:00</t>
   </si>
   <si>
     <t>PC・スマホ対面で支援</t>
   </si>
   <si>
     <t>小松、米木</t>
   </si>
   <si>
     <t>ＳＯＳ</t>
   </si>
   <si>
     <t>7/29(水)</t>
   </si>
   <si>
-    <t>サークルメンバーへのオンラインでの支援</t>
+    <t>サークルメンバーの支援</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>