--- v0 (2026-07-16)
+++ v1 (2026-08-31)
@@ -12,98 +12,95 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="南湖公民館サークル予定表2026年9月分" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>南湖公民館サークル予定表</t>
   </si>
   <si>
     <t>2026年9月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>教室・講座内容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サ ブ 講 師</t>
   </si>
   <si>
     <t>ＰＣ活用</t>
   </si>
   <si>
     <t>9/2(水)</t>
   </si>
   <si>
     <t>9:15～11:45</t>
   </si>
   <si>
     <t>サークルメンバーの要望のあった内容を行います</t>
   </si>
   <si>
     <t>横溝</t>
   </si>
   <si>
     <t>鈴木徹</t>
   </si>
   <si>
     <t>9/9(水)</t>
-  </si>
-[...1 lines deleted...]
-    <t>原田</t>
   </si>
   <si>
     <t>9/16(水)</t>
   </si>
   <si>
     <t>救急隊</t>
   </si>
   <si>
     <t>9/23(水)</t>
   </si>
   <si>
     <t>9:15～12:00</t>
   </si>
   <si>
     <t>PC・スマホ対面で支援</t>
   </si>
   <si>
     <t>小松、米木</t>
   </si>
   <si>
     <t>ＳＯＳ</t>
   </si>
   <si>
     <t>9/30(水)</t>
   </si>
@@ -538,106 +535,104 @@
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B7" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="C7" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" s="2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F8" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 