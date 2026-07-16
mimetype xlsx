--- v0 (2026-05-01)
+++ v1 (2026-07-16)
@@ -12,137 +12,167 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="南湖公民館サークル予定表" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>南湖公民館サークル予定表</t>
   </si>
   <si>
-    <t>2026年5月分</t>
+    <t>2026年7月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>教室・講座内容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サ ブ 講 師</t>
   </si>
   <si>
     <t>ＰＣ活用</t>
   </si>
   <si>
-    <t>5/6(水)</t>
+    <t>7/1(水)</t>
+  </si>
+  <si>
+    <t>9:15～11:45</t>
+  </si>
+  <si>
+    <t>サークルメンバーの要望のあった内容について行う予定です。</t>
+  </si>
+  <si>
+    <t>横溝</t>
+  </si>
+  <si>
+    <t>鈴木徹</t>
+  </si>
+  <si>
+    <t>7/8(水)</t>
+  </si>
+  <si>
+    <t>原田</t>
+  </si>
+  <si>
+    <t>7/15(水)</t>
+  </si>
+  <si>
+    <t>救急隊</t>
+  </si>
+  <si>
+    <t>7/22(水)</t>
+  </si>
+  <si>
+    <t>9:15～12:00</t>
+  </si>
+  <si>
+    <t>PC・スマホ対面で支援</t>
+  </si>
+  <si>
+    <t>小松、米木</t>
+  </si>
+  <si>
+    <t>ＳＯＳ</t>
+  </si>
+  <si>
+    <t>7/29(水)</t>
+  </si>
+  <si>
+    <t>サークルメンバーの支援</t>
+  </si>
+  <si>
+    <t>2026年8月分</t>
+  </si>
+  <si>
+    <t>8/5(水)</t>
+  </si>
+  <si>
+    <t>サークルメンバーの要望のあった内容を行います</t>
   </si>
   <si>
     <t>休講</t>
   </si>
   <si>
-    <t>祝日のため休講になりました</t>
-[...50 lines deleted...]
-    <t>6/24(水)</t>
+    <t>8/12(水)</t>
+  </si>
+  <si>
+    <t>お盆休み</t>
+  </si>
+  <si>
+    <t>8/19(水)</t>
+  </si>
+  <si>
+    <t>8/26(水)</t>
+  </si>
+  <si>
+    <t>2026年9月分</t>
+  </si>
+  <si>
+    <t>9/2(水)</t>
+  </si>
+  <si>
+    <t>9/9(水)</t>
+  </si>
+  <si>
+    <t>9/16(水)</t>
+  </si>
+  <si>
+    <t>9/23(水)</t>
+  </si>
+  <si>
+    <t>9/30(水)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -468,51 +498,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F17"/>
+  <dimension ref="A1:F29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.666666666667" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.333333333333" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.666666666667" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.666666666667" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.333333333333" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
@@ -527,217 +557,356 @@
         <v>4</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E4" s="2"/>
-      <c r="F4" s="2"/>
+      <c r="E4" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E5" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C6" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="2" t="s">
         <v>13</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C7" s="2" t="s">
+      <c r="E7" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="D7" s="2" t="s">
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="E7" s="2" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="2" t="s">
+      <c r="B8" s="2" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="C8" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="2" t="s">
         <v>24</v>
       </c>
+      <c r="E8" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="2"/>
     </row>
     <row r="13" spans="1:6">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B13" s="3" t="s">
+      <c r="B14" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="C13" s="3" t="s">
+      <c r="C14" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="D13" s="3" t="s">
+      <c r="D14" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="E13" s="3" t="s">
+      <c r="E14" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="F13" s="3" t="s">
+      <c r="F14" s="3" t="s">
         <v>7</v>
-      </c>
-[...18 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="C16" s="2"/>
       <c r="D16" s="2" t="s">
-        <v>14</v>
-[...6 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E17" s="2" t="s">
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="F17" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>