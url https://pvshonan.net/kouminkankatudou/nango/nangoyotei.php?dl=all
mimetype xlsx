--- v1 (2026-07-16)
+++ v2 (2026-08-31)
@@ -12,167 +12,143 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="南湖公民館サークル予定表" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>南湖公民館サークル予定表</t>
   </si>
   <si>
-    <t>2026年7月分</t>
+    <t>2026年8月分</t>
   </si>
   <si>
     <t>サークル</t>
   </si>
   <si>
     <t>日</t>
   </si>
   <si>
     <t>時 　間</t>
   </si>
   <si>
     <t>教室・講座内容</t>
   </si>
   <si>
     <t>講 師</t>
   </si>
   <si>
     <t>サ ブ 講 師</t>
   </si>
   <si>
+    <t>休講</t>
+  </si>
+  <si>
+    <t>8/5(水)</t>
+  </si>
+  <si>
+    <t>9:15～11:45</t>
+  </si>
+  <si>
+    <t>サークルメンバーの要望のあった内容を行います</t>
+  </si>
+  <si>
+    <t>横溝</t>
+  </si>
+  <si>
+    <t>鈴木徹</t>
+  </si>
+  <si>
+    <t>8/12(水)</t>
+  </si>
+  <si>
+    <t>お盆休み</t>
+  </si>
+  <si>
     <t>ＰＣ活用</t>
   </si>
   <si>
-    <t>7/1(水)</t>
-[...20 lines deleted...]
-    <t>7/15(水)</t>
+    <t>8/19(水)</t>
+  </si>
+  <si>
+    <t>8/26(水)</t>
+  </si>
+  <si>
+    <t>2026年9月分</t>
+  </si>
+  <si>
+    <t>9/2(水)</t>
+  </si>
+  <si>
+    <t>9/9(水)</t>
+  </si>
+  <si>
+    <t>9/16(水)</t>
   </si>
   <si>
     <t>救急隊</t>
   </si>
   <si>
-    <t>7/22(水)</t>
+    <t>9/23(水)</t>
   </si>
   <si>
     <t>9:15～12:00</t>
   </si>
   <si>
     <t>PC・スマホ対面で支援</t>
   </si>
   <si>
     <t>小松、米木</t>
   </si>
   <si>
     <t>ＳＯＳ</t>
   </si>
   <si>
-    <t>7/29(水)</t>
+    <t>9/30(水)</t>
   </si>
   <si>
     <t>サークルメンバーの支援</t>
-  </si>
-[...40 lines deleted...]
-    <t>9/30(水)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -498,51 +474,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F29"/>
+  <dimension ref="A1:F18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.333333333333" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.666666666667" customWidth="true" style="0"/>
     <col min="3" max="3" width="18.333333333333" customWidth="true" style="0"/>
     <col min="4" max="4" width="36.666666666667" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.666666666667" customWidth="true" style="0"/>
     <col min="6" max="6" width="23.333333333333" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
@@ -571,342 +547,215 @@
         <v>8</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
-        <v>11</v>
-[...4 lines deleted...]
-      <c r="F5" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F7" s="2" t="s">
-[...10 lines deleted...]
-      <c r="C8" s="2" t="s">
+      <c r="F7" s="2"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D8" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="2" t="s">
+      <c r="D14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F8" s="2"/>
-[...23 lines deleted...]
-        <v>7</v>
+      <c r="F14" s="2" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="2" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F15" s="2"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="2" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="C16" s="2"/>
+        <v>22</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>10</v>
+      </c>
       <c r="D16" s="2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="F16" s="2"/>
+        <v>11</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="2" t="s">
-        <v>8</v>
+        <v>23</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>12</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="2" t="s">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="2" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="F18" s="2" t="s">
-[...124 lines deleted...]
-      <c r="F29" s="2"/>
+      <c r="F18" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>