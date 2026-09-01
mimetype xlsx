--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -559,51 +559,51 @@
       <c r="A6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="2"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>